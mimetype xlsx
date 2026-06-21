--- v0 (2026-03-23)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="463" uniqueCount="225">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -213,174 +213,557 @@
     <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_n._011.2026_conclusao_do_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Noely de Rubmário, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Deputado Federal Castro Neto, solicitando sua intervenção junto aos órgãos competentes, em especial ao Governo do Estado do Piauí, à empresa Águas do Piauí e ao Governo Federal, para que sejam adotadas providências urgentes visando à agilização da obra de saneamento básico deste Município.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>DANIEL DE SOUSA SANTOS</t>
   </si>
   <si>
     <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_n._012.2026_ver._daniel_limpeza_da_entrada_do_mucambo.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Daniel de Alberto, no uso de suas atribuições legais,_x000D_
 vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o_x000D_
 Plenário, requerer que seja enviado ofício à Secretaria de Obras, para que seja feita a_x000D_
 limpeza da entrada que dá acesso ao Mucambo e outras Localidades, neste município de_x000D_
 Paulistana.</t>
   </si>
   <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/604/requerimento_daniel.docx</t>
+  </si>
+  <si>
+    <t>Discussão e votação do Requerimento nº 016/2026 do vereador Daniel de_x000D_
+Alberto;</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/605/requerimento_n._017.2026_ver._daniel_de_alberto_conclusao_de_calcamentos.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR DANIEL DE ALBERTO, no uso de suas atribuições legais, vem, respeitosamente, perante Vossa Excelência, após ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal solicitando a conclusão de calçamentos de algumas ruas, na sede deste município.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/606/requerimento_n._018.2026__melhorias_das_estradas_vicinais.docx.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para recuperação das estradas vicinais na zona rural deste município.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>DANIEL DE SOUSA SANTOS, MAYRAM AQUINO, NILDO MOTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/607/requerimento_n._019.2026_ver._daniel_nildo_e_mayran_asfalto_da_parede_do_acude_ao_campo_de_aviao.pdf</t>
+  </si>
+  <si>
+    <t>OS VEREADORES, abaixo-assinados, no uso de suas atribuições legais, vêm, respeitosamente, perante Vossa Excelência, após ouvido o Plenário, requerer que seja enviado ofício ao governador Rafael Fonteles, ao ex-governador Wilson Martins e aos deputados estaduais Nerinho e Severo Eulálio para pavimentação asfáltica do trecho compreendido entre a parede do Açude Ingazeiras e o campo de avião, neste município.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>NEIDE DE ZÉ DE DODÔ</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_n._020.2026_ver._neide_audiencia_publica.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA, Neide de Zé de Dodô, no uso de suas atribuições legais, vem abaixo assinada, mui respeitosamente perante Vossa Excelência, depois de_x000D_
+ouvido o Plenário, requerer a realização de Audiência Pública, a ser realizada, preferencialmente, no dia 14 de maio de 2026, às 10 horas, com o objetivo de discutir a situação, expansão e fortalecimento do ensino superior no município de Paulistana – PI, com a participação do Magnífico Reitor da Universidade Estadual do Piauí (UESPI) a fim de contribuir com o debate e apresentar informações, propostas e perspectivas para o desenvolvimento do ensino superior no município.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>FERNANDO RODRIGUES DE CARVALHO</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_n._021.2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 021/2026, dos vereadores Hélio_x000D_
+Sousa, Elias de Liberato e Fernando de Chico do Gado, que solicita a_x000D_
+realização da Exposição Agropecuária no Município de Paulistana.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_n._022.2026_ver._nildo_motos_audiencia_publica_multas_ambientais.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR NILDO MOTOS, no uso de suas atribuições legais, vem, respeitosamente, perante Vossa Excelência, após ouvido o Plenário, requerer a realização de Audiência Pública com o governador Rafael Fonteles, o deputado Severo Eulálio, o Diretor-Presidente da Companhia Ferroviária e de Logística do Piauí Wilson Martins e o responsável do SEMARH, para tratar sobre esclarecimentos no que tange a multas/renegociação ambientais de agricultores do município de Paulistana.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Requerimento nº 023/2026 dos vereadores da Câmara Municipal de Paulistana</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>JOSÉ HÉLIO DE SOUSA</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/625/requerimento_n._025.2026_ver.helio_pavimentacao_da_rua_abdias_ferreira_b._sao_francisco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Hélio Sousa, no uso das atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente requerer que seja encaminhado Ofício ao gestor municipal solicitando a recuperação asfáltica do trecho da Rua Abdias Ferreira Gomes que concede acesso à rodovia PI-456, na sede deste município. Ademais, requer-se a conclusão da pavimentação de toda a extensão da referida via, bem como a execução da pavimentação na travessa projetada localizada em frente à Igreja de São Francisco.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_n._026.2026_ver._helio_a_reforma_da_praca_da_igreja_sao_judas_tadeu.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Hélio Sousa, no uso das atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente requerer que seja encaminhado Ofício ao gestor municipal solicitando a reforma da praça da igreja São Judas Tadeu, defronte à BR-407, na sede deste município.</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/630/requerimento_027.2026_iluminacao_do_campo_de_aviao_ver._nildo.docx.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR, Nildo Motos, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja_x000D_
+encaminhado ofício ao governador Rafael Fonteles e ao deputado estadual Severo Eulálio, solicitando a instalação do sistema de iluminação (balizamento noturno) e a adequação da sinalização do Campo de Aviação (pista de pouso), localizado na sede deste município.</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>ZIRLÂNDIO DE MELO SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/631/requerimento_n._028.2026_mocao_de_aplausos_aos_militares_reformados_ver._zirlandio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador, abaixo-assinado, no uso de suas atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente_x000D_
+requerer à Mesa Diretora o presente requerimento, para a realização de SESSÃO SOLENE, em data a ser oportunamente agendada por este Poder Legislativo, para a outorga de MOÇÃO DE APLAUSOS aos policiais militares reformados da Polícia Militar do Estado do Piauí, que prestaram serviços a este município de Paulistana.</t>
+  </si>
+  <si>
     <t>583</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Paulistana - PI</t>
   </si>
   <si>
     <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_-_piso_salarial_magisterio_2026_-_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2026 do Poder Executivo que "Dispõe sobre a alteração do piso salarial dos profissionais do Magistério Público do Município de Paulistana Estado do Piauí, na forma que especifica, e dá outras providências.";</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 002/2026, do_x000D_
+Poder Executivo, que “Dispõe sobre a possibilidade excepcional de_x000D_
+desmembramento e regularização de lotes urbanos com área mínima de 30m², já_x000D_
+existentes no Município de Paulistana/PI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_lei_-_escola_de_tempo_integral.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 003/2026, do Poder Executivo, que "Dispõe sobre a criação do Programa Escola de Tempo Integral no âmbito da Secretaria Municipal de Educação de Paulistana-PI, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/615/projeto_de_lei_-_doacao_de_imovel_para_sindicato_dos_trabalhadores_rurais_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 005/2026, do Poder Executivo, que "Autoriza a doação de imóvel público ao Sindicato dos Trabalhadores Rurais Agricultores e Agricultoras Familiares de Paulistana/PI e dá outras providências";</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/616/projeto_de_lei__-_auxilio_locomocao_aos_acss_e_aces.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 006/2026, do Poder Executivo, que "Dispõe sobre a concessão de auxílio locomoção aos agentes comunitários de saúde (ACS) e agentes de combate às endemias (ACE) do município de Paulistana-PI, e dá outras providências"</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_-_ldo_2026_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 007/2026, do Poder Executivo, que "Dispõe sobre a Lei de Diretrizes Orçamentárias – LDO para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2027 e da reformulação do Plano Plurianual do período 2026 a 2029 e dá outras providências";</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/624/projeto_de_lei_n._008.2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_apoio_e_orientacao_ao_homem_do_campo.docx.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 008/2026, do vereador Daniel de Alberto, que "Autoriza o Poder Executivo a instituir o Programa Municipal de Apoio e Orientação ao Homem do Campo no Município de Paulistana-PI, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_lei_n._009.2026_denominacao_de_logradouro_publico_ver.jackson_de_benedito_1.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 009/2026, do vereador Jackson de Benedito, que “Dispõe sobre a denominação de logradouro público na sede do Município de Paulistana-PI, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Projeto de Lei n° 010/2026, do Poder Executivo, que “Dispõe sobre o Serviço de Inspeção Municipal - S.I.M., para produtos de origem animal e vegetal destinados ao consumo humano, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/629/projeto_de_lei_-_institui_o_forum_municipal_de_educacao-fme_no_municipio_de_paulistana-pi_e_da_outras_providencias_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 011/2026, do Poder Executivo, que "Institui o Fórum Municipal de Educação – FME, no município de Paulistana-PI e dá outras providências"</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>PDD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_decreto_legislativo______de_2026_-_de_25_de_fev_de_2026_vereadora_noely_de_rubmario_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2026_x000D_
 da vereadora Noely de Rubmário, que “Institui a Honraria “Força_x000D_
 Feminina que Inspira” no âmbito do Município de Paulistana – PI,_x000D_
 dá outras providências;</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>VALDECI ARRAIS</t>
   </si>
   <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/597/projeto_de_decreto_legis._002.2025_marcos_vinicyus.pdf</t>
+  </si>
+  <si>
     <t>Projeto de Decreto Legislativo n° 002/2026 do Vereador Valdeci Arrais, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências";</t>
   </si>
   <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 003/2026 da_x000D_
+Vereadora Neide de Zé de Dodô, que “Dispõe sobre a concessão de Título de Cidadão_x000D_
+Paulistanense e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/601/projeto_de_decreto_legis._004.2026__josue_dos_santos_ver._neide.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 004/2026 da_x000D_
+Vereadora Neide de Zé de Dodô, que “Dispõe sobre a concessão de Título de Cidadão_x000D_
+Paulistanense e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_de_decreto_legis._005.2026_emanuelly_pessoa.doc.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 005/2026 do_x000D_
+Vereador Zirlândio Melo, que “Dispõe sobre a concessão de Título de Cidadão_x000D_
+Paulistanense e dá outras providências”;</t>
+  </si>
+  <si>
     <t>592</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/592/projeto_de_decreto_legislativo______de_2026_-_de_25_de_fev_de_2026_vereadora_noely_de_rubmario.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2026, da vereadora Noely de Rubmário, que "Institui a Honraria "Força Feminina que Inspira” no âmbito do Município de Paulistana - PI, dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>PDR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_resolucao_calendario_das_sessoes_ordinarias_de_2026.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 001/2026, que "Dispõe sobreо Calendário de funcionamento das Reuniões Ordinárias deste Poder Legislativo para o ano de 2026"</t>
   </si>
   <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_resolucao_indenizacao_n._003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 003/2026, que “Altera os_x000D_
+artigos 2º e 6º da Resolução nº 004/2023, que regulamenta a verba indenizatória no_x000D_
+âmbito da Câmara Municipal de Paulistana PI e dá outras providências"</t>
+  </si>
+  <si>
     <t>588</t>
   </si>
   <si>
     <t>PCOF</t>
   </si>
   <si>
     <t>Parecer da COF</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças ao Projeto de Lei nº 001/2026. ”</t>
   </si>
   <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/611/parecer_cof_acs_e_ace.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Orçamento e Finanças ao projeto de lei nº 006/2026;</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>Discussão e votação do parecer da Comissão de Orçamento e Finanças ao Projeto de Lei n° 007/2026.</t>
+  </si>
+  <si>
     <t>587</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer da CCJ</t>
   </si>
   <si>
-    <t>CCJ - COMISSÃO DE CONSTITUIÇÃO E JUSTIÇA</t>
-[...1 lines deleted...]
-  <si>
     <t>Parecer da Comissão de Constituição, Justiçа e Redação Final ao Projeto de Lei nº nº 001/2026, do Poder Executivo, que "Dispõe sobre a alteração do piso salarial dos profissionais do Magistério Público do Município de Paulistana Estado do Piauí, na forma que especifica, e dá outras providências."</t>
   </si>
   <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei n° 002/2026, do Poder Executivo, que "Dispõe sobre a possibilidade excepcional de desmembramento e regularização de lotes urbanos com área mínima de 30m², já existentes no Município de Paulistana/PI, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/608/parecer_ccj_tempo_integral.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça е Redação Final ao projeto de lei nº 003/2026</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/609/parecer_ccj_doacao.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça е Redação Final ao projeto de lei nº 005/2026;</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/610/parecer_ccj_acs_e_ace.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça е Redação Final ao projeto de lei nº 006/2026;</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei nº 007/2026, do Poder Executivo, que dispõe sobre a Lei de Diretrizes Orçamentárias (LDO) para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2027 e da reformulação do Plano Plurianual do período 2026 a 2029 e dá outras providências."</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>Discussão e votação do parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei n° 009/2026, do vereador Jackson de Benedito, que “Dispõe sobre a denominação de logradouro público na sede do Município de Paulistana-PI, e dá outras providências”;</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei n° 010/2026, do Poder Executivo, que “Dispõe sobre o Serviço de Inspeção Municipal - S.I.M., para produtos de origem animal e vegetal destinados ao consumo humano, e dá outras providências”;</t>
+  </si>
+  <si>
     <t>589</t>
   </si>
   <si>
     <t>ESA</t>
   </si>
   <si>
     <t>Parecer da Comissão Educação, Sáude e Assistência</t>
   </si>
   <si>
     <t>Parecer da Comissão de Educação, Saúde e Assistência Social ao Projeto de Lei nº 001/2026;</t>
   </si>
   <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/612/parecer_cesa_tempo_integral.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Educação, Saúde e Assistência ao projeto de lei nº 003/2026;</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/613/parecer_cesa_acs_e_ace.docx</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Educação, Saúde Assistência ao projeto de lei nº 006/2026;</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão de Educação, Saúde e Assistência ao Projeto de Lei n° 010/2026;</t>
+  </si>
+  <si>
     <t>590</t>
   </si>
   <si>
     <t>EAD</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2026 ao projeto de lei nº 001/2026 do Poder Executivo, que "Dispõe sobre a alteração do piso salarial dos profissionais do Magistério Público do Município de Paulistana Estado do Piauí, na forma que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/618/emenda_aditiva_002.2026_ao_proj._de_lei_n._006.2026_escola_de_tempo_integral.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva nº 002/2026 ao Projeto de Lei nº 003/2026 do Poder Executivo, que "Dispõe sobre a criação do Programa Escola de Tempo Integral no âmbito da Secretaria Municipal de Educação de Paulistana-PI, e dá outras providências".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -684,68 +1067,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_001.2026_instalacao_de_lombadas_eletronicas_ver._nildo_motos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/581/requerimento_002.2026_recuperacao_de_trecho_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/582/requerimento_003.2026_recuperacao_da_pi_459_que_liga_paulistana_a_betania_do_piaui_..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/585/requerimento_n._005.2026_protecao_na_parede_do_acude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/586/requerimento_n._006.2026_passagem_seca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/591/requerimento_n._007.2026_ver_elias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_n._008.2026_solicitacao_de_concurso_publico_ver._elias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_n._009.2026_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_n._011.2026_conclusao_do_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_n._012.2026_ver._daniel_limpeza_da_entrada_do_mucambo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_-_piso_salarial_magisterio_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_decreto_legislativo______de_2026_-_de_25_de_fev_de_2026_vereadora_noely_de_rubmario_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/592/projeto_de_decreto_legislativo______de_2026_-_de_25_de_fev_de_2026_vereadora_noely_de_rubmario.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_resolucao_calendario_das_sessoes_ordinarias_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/579/requerimento_001.2026_instalacao_de_lombadas_eletronicas_ver._nildo_motos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/581/requerimento_002.2026_recuperacao_de_trecho_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/582/requerimento_003.2026_recuperacao_da_pi_459_que_liga_paulistana_a_betania_do_piaui_..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/585/requerimento_n._005.2026_protecao_na_parede_do_acude.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/586/requerimento_n._006.2026_passagem_seca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/591/requerimento_n._007.2026_ver_elias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_n._008.2026_solicitacao_de_concurso_publico_ver._elias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_n._009.2026_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_n._011.2026_conclusao_do_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_n._012.2026_ver._daniel_limpeza_da_entrada_do_mucambo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/604/requerimento_daniel.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/605/requerimento_n._017.2026_ver._daniel_de_alberto_conclusao_de_calcamentos.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/606/requerimento_n._018.2026__melhorias_das_estradas_vicinais.docx.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/607/requerimento_n._019.2026_ver._daniel_nildo_e_mayran_asfalto_da_parede_do_acude_ao_campo_de_aviao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/619/requerimento_n._020.2026_ver._neide_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/620/requerimento_n._021.2026_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/621/requerimento_n._022.2026_ver._nildo_motos_audiencia_publica_multas_ambientais.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/625/requerimento_n._025.2026_ver.helio_pavimentacao_da_rua_abdias_ferreira_b._sao_francisco.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/626/requerimento_n._026.2026_ver._helio_a_reforma_da_praca_da_igreja_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/630/requerimento_027.2026_iluminacao_do_campo_de_aviao_ver._nildo.docx.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/631/requerimento_n._028.2026_mocao_de_aplausos_aos_militares_reformados_ver._zirlandio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_-_piso_salarial_magisterio_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/614/projeto_de_lei_-_escola_de_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/615/projeto_de_lei_-_doacao_de_imovel_para_sindicato_dos_trabalhadores_rurais_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/616/projeto_de_lei__-_auxilio_locomocao_aos_acss_e_aces.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/623/projeto_de_lei_-_ldo_2026_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/624/projeto_de_lei_n._008.2026_autoriza_o_poder_executivo_a_instituir_o_programa_municipal_de_apoio_e_orientacao_ao_homem_do_campo.docx.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/635/projeto_de_lei_n._009.2026_denominacao_de_logradouro_publico_ver.jackson_de_benedito_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/629/projeto_de_lei_-_institui_o_forum_municipal_de_educacao-fme_no_municipio_de_paulistana-pi_e_da_outras_providencias_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/593/projeto_de_decreto_legislativo______de_2026_-_de_25_de_fev_de_2026_vereadora_noely_de_rubmario_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/597/projeto_de_decreto_legis._002.2025_marcos_vinicyus.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/601/projeto_de_decreto_legis._004.2026__josue_dos_santos_ver._neide.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/602/projeto_de_decreto_legis._005.2026_emanuelly_pessoa.doc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/592/projeto_de_decreto_legislativo______de_2026_-_de_25_de_fev_de_2026_vereadora_noely_de_rubmario.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/580/projeto_de_resolucao_calendario_das_sessoes_ordinarias_de_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/617/projeto_de_resolucao_indenizacao_n._003.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/611/parecer_cof_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/608/parecer_ccj_tempo_integral.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/609/parecer_ccj_doacao.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/610/parecer_ccj_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/612/parecer_cesa_tempo_integral.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/613/parecer_cesa_acs_e_ace.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2026/618/emenda_aditiva_002.2026_ao_proj._de_lei_n._006.2026_escola_de_tempo_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="170.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="205" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1025,289 +1408,1297 @@
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>60</v>
       </c>
       <c r="H12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>63</v>
       </c>
       <c r="D13" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B14" t="s">
-[...5 lines deleted...]
-      <c r="D14" t="s">
+      <c r="H14" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>79</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>80</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
         <v>81</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>84</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>85</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
         <v>86</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>89</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>90</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>92</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>97</v>
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>59</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H20" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>98</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>98</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>111</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H24" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>10</v>
       </c>
-      <c r="D21" t="s">
-[...5 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="D25" t="s">
+        <v>115</v>
+      </c>
+      <c r="E25" t="s">
+        <v>116</v>
+      </c>
+      <c r="F25" t="s">
+        <v>117</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H25" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>120</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" t="s">
+        <v>115</v>
+      </c>
+      <c r="E26" t="s">
+        <v>116</v>
+      </c>
+      <c r="F26" t="s">
+        <v>117</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="H21" t="s">
-        <v>102</v>
+      <c r="H26" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" t="s">
+        <v>115</v>
+      </c>
+      <c r="E27" t="s">
+        <v>116</v>
+      </c>
+      <c r="F27" t="s">
+        <v>117</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" t="s">
+        <v>115</v>
+      </c>
+      <c r="E28" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" t="s">
+        <v>116</v>
+      </c>
+      <c r="F29" t="s">
+        <v>117</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D30" t="s">
+        <v>115</v>
+      </c>
+      <c r="E30" t="s">
+        <v>116</v>
+      </c>
+      <c r="F30" t="s">
+        <v>117</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" t="s">
+        <v>115</v>
+      </c>
+      <c r="E31" t="s">
+        <v>116</v>
+      </c>
+      <c r="F31" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" t="s">
+        <v>115</v>
+      </c>
+      <c r="E32" t="s">
+        <v>116</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>141</v>
+      </c>
+      <c r="D33" t="s">
+        <v>115</v>
+      </c>
+      <c r="E33" t="s">
+        <v>116</v>
+      </c>
+      <c r="F33" t="s">
+        <v>117</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H33" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" t="s">
+        <v>115</v>
+      </c>
+      <c r="E34" t="s">
+        <v>116</v>
+      </c>
+      <c r="F34" t="s">
+        <v>117</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>147</v>
+      </c>
+      <c r="E35" t="s">
+        <v>148</v>
+      </c>
+      <c r="F35" t="s">
+        <v>54</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>147</v>
+      </c>
+      <c r="E36" t="s">
+        <v>148</v>
+      </c>
+      <c r="F36" t="s">
+        <v>152</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H36" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>155</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D37" t="s">
+        <v>147</v>
+      </c>
+      <c r="E37" t="s">
+        <v>148</v>
+      </c>
+      <c r="F37" t="s">
+        <v>81</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>26</v>
+      </c>
+      <c r="D38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E38" t="s">
+        <v>148</v>
+      </c>
+      <c r="F38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39" t="s">
+        <v>147</v>
+      </c>
+      <c r="E39" t="s">
+        <v>148</v>
+      </c>
+      <c r="F39" t="s">
+        <v>111</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H39" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>163</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" t="s">
+        <v>148</v>
+      </c>
+      <c r="F40" t="s">
+        <v>54</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="H40" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>167</v>
+      </c>
+      <c r="E41" t="s">
+        <v>168</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H41" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>171</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>22</v>
+      </c>
+      <c r="D42" t="s">
+        <v>167</v>
+      </c>
+      <c r="E42" t="s">
+        <v>168</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>175</v>
+      </c>
+      <c r="E43" t="s">
+        <v>176</v>
+      </c>
+      <c r="F43" t="s">
+        <v>177</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H43" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>179</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>175</v>
+      </c>
+      <c r="E44" t="s">
+        <v>176</v>
+      </c>
+      <c r="F44" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" t="s">
+        <v>175</v>
+      </c>
+      <c r="E45" t="s">
+        <v>176</v>
+      </c>
+      <c r="F45" t="s">
+        <v>177</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>186</v>
+      </c>
+      <c r="E46" t="s">
+        <v>187</v>
+      </c>
+      <c r="F46" t="s">
+        <v>180</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H46" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>189</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>186</v>
+      </c>
+      <c r="E47" t="s">
+        <v>187</v>
+      </c>
+      <c r="F47" t="s">
+        <v>180</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H47" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>191</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" t="s">
+        <v>186</v>
+      </c>
+      <c r="E48" t="s">
+        <v>187</v>
+      </c>
+      <c r="F48" t="s">
+        <v>180</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H48" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>194</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>26</v>
+      </c>
+      <c r="D49" t="s">
+        <v>186</v>
+      </c>
+      <c r="E49" t="s">
+        <v>187</v>
+      </c>
+      <c r="F49" t="s">
+        <v>180</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H49" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>197</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>31</v>
+      </c>
+      <c r="D50" t="s">
+        <v>186</v>
+      </c>
+      <c r="E50" t="s">
+        <v>187</v>
+      </c>
+      <c r="F50" t="s">
+        <v>180</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H50" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D51" t="s">
+        <v>186</v>
+      </c>
+      <c r="E51" t="s">
+        <v>187</v>
+      </c>
+      <c r="F51" t="s">
+        <v>180</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>40</v>
+      </c>
+      <c r="D52" t="s">
+        <v>186</v>
+      </c>
+      <c r="E52" t="s">
+        <v>187</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" t="s">
+        <v>186</v>
+      </c>
+      <c r="E53" t="s">
+        <v>187</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" t="s">
+        <v>207</v>
+      </c>
+      <c r="E54" t="s">
+        <v>208</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H54" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D55" t="s">
+        <v>207</v>
+      </c>
+      <c r="E55" t="s">
+        <v>208</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H55" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>213</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>22</v>
+      </c>
+      <c r="D56" t="s">
+        <v>207</v>
+      </c>
+      <c r="E56" t="s">
+        <v>208</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H56" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>216</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>26</v>
+      </c>
+      <c r="D57" t="s">
+        <v>207</v>
+      </c>
+      <c r="E57" t="s">
+        <v>208</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H57" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>218</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" t="s">
+        <v>219</v>
+      </c>
+      <c r="E58" t="s">
+        <v>220</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H58" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>222</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>17</v>
+      </c>
+      <c r="D59" t="s">
+        <v>219</v>
+      </c>
+      <c r="E59" t="s">
+        <v>220</v>
+      </c>
+      <c r="F59" t="s">
+        <v>117</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H59" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>