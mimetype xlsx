--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ELIAS DE SOUSA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento nº 001/2025 de autoria do vereador Elias de Sousa Rodrigues.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DANIEL DE SOUSA SANTOS</t>
   </si>
   <si>
     <t>Requerimento nº 002/2025 de autoria do vereador Daniel de Alberto;</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>FERNANDO RODRIGUES DE CARVALHO</t>
   </si>
@@ -129,1079 +129,1079 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>NOELY DE RUBMÁRIO</t>
   </si>
   <si>
     <t>Requerimento nº 006/2025 de autoria da vereadora Noely de Rubmário;</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Requerimento nº 007/2025 de autoria da vereadora Noely de Rubmário;</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/395/requerimento_n._008.2025__conclusao_de_iluminacao_publica_e_asfalto.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/395/requerimento_n._008.2025__conclusao_de_iluminacao_publica_e_asfalto.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento nº 008/2025 de autoria do vereador Elias de Liberato;_x000D_
 O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao governador do Estado e o deputado Estadual Georgiano Neto para conclusão da iluminação pública da Av. Transnordestina e a construção do restante do asfalto nas ruas, conforme o referido projeto, como também, a iluminação pública da Av. Zequinha do Ó.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_n._009.2025__convocacao_do_controlador_interno_e_outros.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_n._009.2025__convocacao_do_controlador_interno_e_outros.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento nº 009/2025 de autoria do vereador Elias de Liberato._x000D_
 O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício de convocação ao controlador interno, secretário de finanças e secretário de governo da gestão municipal de 2024 e de 2025 para esclarecimentos sobre os recursos bloqueados/empenhados/restos a pegar no período de dezembro/2024.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VALDECI ARRAIS</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/397/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/397/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento n° 010/2025 de autoria do vereador Valdeci Arrais;_x000D_
 O VEREADOR, Valdeci Arrais, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o_x000D_
 Plenário, requerer que seja enviado ofício ao gestor municipal, para que seja feito o piçarramento da estrada vicinal do Assentamento Cachoeira à localidade Jacaré, um trecho de aproximadamente 100 metros, após a passagem da ferrovia.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento n° 011/2025 de autoria do vereador Valdeci Arrais._x000D_
 O VEREADOR, Valdeci Arrais, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal, para que seja feito o piçarramento num trecho da estrada da comunidade Boa Vista Data Vermelha, que fica entre Aroeiras e Boqueirão, aproximadamente 200 m.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>MAYRAM AQUINO</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_n._012.2025_terraplanagem.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_n._012.2025_terraplanagem.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Mayram Aquino, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao Dr. Wilson Nunes Martins, DiretorPresidente da Companhia Ferroviária e de Logística do Piauí, para realização de terraplanagem nas seguintes rodovias: da saída da BR-407 ao Assentamento Cachoeira. (Um trecho de 20 km); da PI do povoado Tigre à localidade Lagoa Velha. (Um trecho de 13 km)</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_n._013.2025__alocacao_de_placas_e_de_faixas_de_sinalizacao_na_sede_do__municipio.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_n._013.2025__alocacao_de_placas_e_de_faixas_de_sinalizacao_na_sede_do__municipio.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para instalação de sinalização vertical e horizontal na sede deste município.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_014.2025_criacao_do_calendario_esportivo_anual.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_014.2025_criacao_do_calendario_esportivo_anual.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Daniel de Alberto, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao secretário municipal de Cultural, Desporte, Lazer, Turismo e Juventude, o senhorJuvanildo Alencar de Carvalho, para que seja criado o Calendário Esportivo Anual do município de Paulistana-PI.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>ZIRLÂNDIO DE MELO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_015.2025_perfuracao_de_pocos.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_015.2025_perfuracao_de_pocos.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Zirlândio de Melo Silva, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício à CODEVAF, para que seja realizada a perfuração de poços no município de Paulistana-PI.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_016.2025_passagem_molhada.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_016.2025_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Zirlândio de Melo Silva, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício à CODEVAF, para que seja construída passagem molhada nas seguintes localidades: Poço do Negro, Assentamento Serra Branca e Cachoeirinha no município de Paulistana-PI.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>JOSÉ HÉLIO DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_017.2025_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_017.2025_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, José Hélio de Sousa, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja feita uma Moção de Louvor ao padre Fernando Pereira dos Santos.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_n._018.2025_terraplanagem.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_n._018.2025_terraplanagem.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, José Hélio de Sousa, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao deputado estadual Ziza Carvalho para realização de terraplanagem no trecho da BR-407 à localidade Angical, um trecho de 7 km, neste município de Paulistana.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>NEIDE DE ZÉ DE DODÔ</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_019.2025_quebra-molas.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_019.2025_quebra-molas.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Neide de Zé de Dodô, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para que seja instalado um quebra-mola na Av. Marechal Deodoro, próximo a quadra poliesportiva do bairro Lagoa, na sede deste município.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_020.2025_quebra-molas.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_020.2025_quebra-molas.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, José Hélio de Sousa, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para que seja construído alguns abrigos (ponto de ônibus) na sede deste município.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>NILDO MOTOS</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_021.2025_instalacao_de_caixa_dagua.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_021.2025_instalacao_de_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente requerimento, solicitando a instalação de uma caixa d'água na comunidade Assunção.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_n._022.2025_ampliacao_e_reparo_do_sistema_de_encanacao.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_n._022.2025_ampliacao_e_reparo_do_sistema_de_encanacao.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente requerimento, solicitando a ampliação e o reparo do sistema de encanamento de água na comunidade Humaitá.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_023.2025_construcao_de_pontos_de_espera_nas_rotas_escolares.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_023.2025_construcao_de_pontos_de_espera_nas_rotas_escolares.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente requerimento, solicitando a construção de pontos de espera cobertos nas rotas escolares da zona rural do município</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_024.2025_quebra-molas_e_sinalizacao.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_024.2025_quebra-molas_e_sinalizacao.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Zirlândio de Melo Silva, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para que sejam instalados dois quebra-molas e sinalização no povoado Tigre, sendo: um quebra-molas defronte à escola municipal; e, o outro defronte à Unidade Básica de Saúde, neste município.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_025.2025_quebra-molas_e_sinalizacao_av._zequinha_do_o.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_025.2025_quebra-molas_e_sinalizacao_av._zequinha_do_o.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Zirlândio de Melo Silva, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para que seja feita a instalação de lombadas e sinalização na Avenida Zequinha do Ó, na sede deste município.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_n._026.2025_ver._daniel_doacao_de_trator_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_n._026.2025_ver._daniel_doacao_de_trator_1.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Daniel de Alberto, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício aos excelentíssimos senhores: Wilson Martins – Diretor-presidente da CFLP – Companhia Ferroviária e de Logística do Piauí e o Deputado Estadual SEVERO EULÁLIO para doação de trator agrícola para a Associação de Desenvolvimento Comunitário Rural da Comunidade de Roça de Baixo, neste município.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_n._027.2025_ver._daniel_limpeza_da_barragem_do_tanque_novo.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_n._027.2025_ver._daniel_limpeza_da_barragem_do_tanque_novo.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Daniel de Alberto, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para limpeza da barragem da localidade Tanque Novo Data Serra Branca, neste município de Paulistana.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Requerimento nº 028/2025, de autoria do vereador Daniel de Alberto</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_n._029.2025_ver._daniel_reforma_e_ampliacao_de_ubs.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_n._029.2025_ver._daniel_reforma_e_ampliacao_de_ubs.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Daniel de Alberto, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal e a secretária municipal de saúde para que fosse realizada a reforma e ampliação da Unidade Básica de Saúde Josefa Maria Rodrigues Coelho, no povoado Caraibeira, neste município de Paulistana.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_-_daniel.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_-_daniel.docx</t>
   </si>
   <si>
     <t>O Vereador Daniel de Sousa Santos, no uso das atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente requerer que seja encaminhado Ofício à Secretaria de Estado dos Esportes do Piauí, com cópia ao Excelentíssimo Senhor Governador do Estado do Piauí, solicitando a conclusão da obra do novo estádio municipal de Paulistana – PI, bem como a substituição do gramado natural originalmente previsto por gramado sintético.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento n° 031/2025 do vereador José Hélio de Sousa;</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/439/requerimento_n._032.2025__recuperacao_de_estradas_vicinais.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/439/requerimento_n._032.2025__recuperacao_de_estradas_vicinais.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para recuperação das estradas vicinais das comunidades: Caraibeiras, Cabeceira, Batemaré, Veredão, Roça de Baixo, Cariçó e outras, neste município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/440/requerimento_n._033.2025_construcao_de_praca_com_academia_e_quiosques.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/440/requerimento_n._033.2025_construcao_de_praca_com_academia_e_quiosques.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Noely de Rubmário, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer a construção de uma praça, com academia e 02(dois) quiosques no bairro Alto Vistoso, na sede deste município.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_n._034.2025_reforma_da_quadra_poliesportiva_do_bairro_alto_vistoso.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_n._034.2025_reforma_da_quadra_poliesportiva_do_bairro_alto_vistoso.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Noely de Rubmário, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer a reforma da quadra poliesportiva do bairro Alto Vistoso, na sede deste município.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/442/requerimento_n._035.2025_reforma_ampliacao_e_construcao_da_cobertura_da_quadra_poliesportiva_do_itaizi.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/442/requerimento_n._035.2025_reforma_ampliacao_e_construcao_da_cobertura_da_quadra_poliesportiva_do_itaizi.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Noely de Rubmário, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer a reforma, ampliação e construção da cobertura da quadra poliesportiva do povoado Itaizinho, neste município.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/443/requerimento_036.2025_solicitacao_de_sessao_solene.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/443/requerimento_036.2025_solicitacao_de_sessao_solene.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Zirlândio de Melo Silva, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja realizado uma Sessão Solene em comemoração ao 3º Lugar conquistado pelos alunos do curso de Zootecnia do IFPI- Campus de Paulistana na avaliação do ENADE (Exame Nacional de Desempenho dos Estudantes), a ser realizada às 19 horas do dia 15, do corrente mês de maio, na sede deste Poder Legislativo.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_037.2025_recuperacao_da_pi_que_liga_paulsitana_ao_pov._serra_vermelha.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_037.2025_recuperacao_da_pi_que_liga_paulsitana_ao_pov._serra_vermelha.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ofício ao Diretor Geral do DER-PI e o Presidente da Companhia Ferroviária e de Logística do Piauí o presente requerimento, solicitando a recuperação asfáltica da PI-456 que liga Paulistana ao povoado Serra Vermelha, neste município.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_n._038.2025_contratacao_de_carros_pipa.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_n._038.2025_contratacao_de_carros_pipa.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Fernando de Chico do Gado, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para contratação de carros-pipa para abastecimento de água no município.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_039.2025_rampas_de_acesso_nas_pracas_da_igreja_matriz_.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_039.2025_rampas_de_acesso_nas_pracas_da_igreja_matriz_.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, José Hélio de Sousa, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja feita instalação de rampas de acesso nas 03 (três) praças do entorno da igreja Matriz, na sede deste município.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_n._040.2025_ver._daniel_conclusao_de_calcamentos.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_n._040.2025_ver._daniel_conclusao_de_calcamentos.doc.pdf</t>
   </si>
   <si>
     <t>O Vereador Daniel de Sousa Santos, no uso das atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente requerer que seja encaminhado Ofício ao gestor municipal solicitando a conclusão de calçamentos de algumas ruas, na sede deste município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_041.2025_reforma_do_terminal_rodoviario.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_041.2025_reforma_do_terminal_rodoviario.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, solicitando a reforma do terminal rodoviário de Paulistana.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_n._042.2025__substituicao_das_arvores_das_pracas_por_arvores_nativas_ou_frutiferas.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_n._042.2025__substituicao_das_arvores_das_pracas_por_arvores_nativas_ou_frutiferas.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal e ao Secretário de Meio Ambiente para que seja feita a substituição das árvores das praças, na sede e nos povoados do município, por plantas nativas ou frutíferas.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_n._043.2025_ver._daniel_mocao_de_aplausos.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_n._043.2025_ver._daniel_mocao_de_aplausos.doc.pdf</t>
   </si>
   <si>
     <t>O Vereador Daniel de Sousa Santos, no uso das atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente requerer à Mesa Diretora o presente requerimento de homenagem, com manifestação de APLAUSOS à Autoescola Paulistana pelos seus 20 anos de fundação em nosso município.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_n._044.2025_mocao_de_aplausos_atletas_de_judo.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_n._044.2025_mocao_de_aplausos_atletas_de_judo.pdf</t>
   </si>
   <si>
     <t>O Vereador Zirlândio de Melo Silva, no uso das atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente requerer à Mesa Diretora o presente requerimento de homenagem, com manifestação de APLAUSOS ao professor de judô Claudemir Silva e aos atletas de judô: José Carlos, Maurílio Filho, Emilly Vitória e Ana Clara pela participação exitosa nas Olimpíadas das Escolas Particulares do Piauí ficando entre as primeiras colocações</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>NILDO MOTOS, JOSÉ HÉLIO DE SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_045.2025_conclusao_da_praca_de_serra_vermelha_ver._nildo_e_ver._helio.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_045.2025_conclusao_da_praca_de_serra_vermelha_ver._nildo_e_ver._helio.docx.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES, Josenildo Jerneval Delmondes e José Hélio de Sousa, no uso de suas atribuições legais e regimentais, requerem, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, Osvaldo Mamédio da Costa, solicitando a conclusão da praça do povoado Serra Vermelha, neste município.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_n._046.2025_ver._daniel_iluminacao_do_cemiterio_do_carico.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_n._046.2025_ver._daniel_iluminacao_do_cemiterio_do_carico.doc.pdf</t>
   </si>
   <si>
     <t>O Vereador Daniel de Sousa Santos, no uso das atribuições legais e regimentais, após tramitação regimental e aprovação em Plenário, vem respeitosamente requerer que seja encaminhado Ofício ao gestor municipal solicitando a instalação de iluminação pública no Cemitério do Cariçó, na zona rural deste município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_n._047.2025_audiencia_publica_holding_aegea_abastecimento_de_agua.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_n._047.2025_audiencia_publica_holding_aegea_abastecimento_de_agua.doc.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Noely de Rubmário, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer a realização de Audiência Pública com a empresa Holding AEGEA, responsável pelo serviço de abastecimento d’água na sede deste município, para tratar de assuntos relacionadas à prestação desse serviço, principalmente, às possíveis medidas para melhoria desse sistema.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_n._048.2025__dessalinizador_sao_martins_e_maria_preta.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_n._048.2025__dessalinizador_sao_martins_e_maria_preta.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, para instalação de dessalinizador de água nas comunidades: Maria Preta Data Serra Branca e a comunidade quilombola do São Martins, neste município.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_049.2025_complemento_da_encanacao_de_agua_da_localidade_humaita.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_049.2025_complemento_da_encanacao_de_agua_da_localidade_humaita.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo_x000D_
 Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, solicitando o complemento da encanação de água da localidade Humaitá, neste município.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_050.2025_sinalizacao_das_localidades_da_zona_rural.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_050.2025_sinalizacao_das_localidades_da_zona_rural.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo_x000D_
 Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, solicitando a instalação de placas de sinalização com o nome da Localidade, na zona rural deste município</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_n._051.2025_recuperacao_da_barragem_do_chupeiro.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_n._051.2025_recuperacao_da_barragem_do_chupeiro.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, José Hélio de Sousa, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, solicitando a recuperação da barragem da comunidade quilombola do Chupeiro Data Juazeiro no povoado Tigre, neste município.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_n._052.2025_construcao_de_passagem_molhada.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_n._052.2025_construcao_de_passagem_molhada.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Mayram Aquino, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja_x000D_
 encaminhado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, solicitando a construção de passagem molhada no Rio Pilões que dá acesso às comunidades: Água Branca, Abelha Branca, Bento, Cachoeirinha e Roça Nova, neste município</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_n._053.2025_construcao_de_passagem_molhada_do_rio_caninde.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_n._053.2025_construcao_de_passagem_molhada_do_rio_caninde.docx.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Mayram Aquino, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja_x000D_
 encaminhado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, solicitando a construção de passagem molhada no trecho do Rio Canindé que dá acesso as comunidades rurais de Paulistana: Lagoa do Canto, Jacaré, Assentamento Cachoeira e Mucambo; e, o município de Jacobina do Piauí.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>DANIEL DE SOUSA SANTOS, ELIAS DE SOUSA RODRIGUES, FERNANDO RODRIGUES DE CARVALHO, JACKSON SILVA DA ROCHA, JOSÉ HÉLIO DE SOUSA, MAYRAM AQUINO, NEIDE DE ZÉ DE DODÔ, NILDO MOTOS, NOELY DE RUBMÁRIO, VALDECI ARRAIS, ZIRLÂNDIO DE MELO SILVA</t>
   </si>
   <si>
     <t>OS VEREADORES, no uso de suas atribuições legais, vêm abaixo assinados, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário,_x000D_
 requerer que seja enviado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, para pavimentação da PI que dá acesso ao município de Queimada Nova.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_n._055.2025_conclusao_do_saneamento_basico.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_n._055.2025_conclusao_do_saneamento_basico.doc.pdf</t>
   </si>
   <si>
     <t>A VEREADORA, Noely de Rubmário, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ofício ao Excelentíssimo Senhor Governador, Rafael Fonteles, solicitando apoio, com urgência, para conclusão do saneamento básico no município de Paulistana.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento nº 056/2025 do vereador Daniel de Alberto;</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento nº 057/2025 do vereador Daniel de Alberto;</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_n_059.2025.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_n_059.2025.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo_x000D_
 Plenário, que seja encaminhado ofício ao gestor municipal, solicitando o piçarramento do trecho que liga as comunidades Curipati e Sitiozinho Data Serra Vermelha, na zona rural deste município.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_n_060.2025.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_n_060.2025.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Josenildo Jerneval Delmondes, no uso de suas atribuições legais e regimentais, requer, após tramitação regimental e aprovação pelo Plenário, que seja encaminhado ofício ao gestor municipal, solicitando a construção de uma praça com academia popular no povoado Itaizinho, na zona rural deste município.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_n_061.2025.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_n_061.2025.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento nº 061/2025 do vereador Zirlândio de Melo Silva;</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_n._070.2025__solicitacao_de_concurso_publico_ver._elias.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_n._070.2025__solicitacao_de_concurso_publico_ver._elias.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para a realização de Concurso Público neste município.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento nº 072/2025 do vereador Nildo Motos.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_plano_de_carreira_elias.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_plano_de_carreira_elias.docx</t>
   </si>
   <si>
     <t>O VEREADOR ELIAS DE LIBERATO, no uso de suas atribuições legais, vem, respeitosamente, perante Vossa Excelência, após de ouvido o Plenário, requerer que seja expedido ofício ao Prefeito Municipal, solicitando a elaboração do Plano de Carreira do Magistério  e dos demais Funcionários Públicos Municipais.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento n° 075/2025 do vereador Daniel de Alberto;</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_n._076.2025__limpeza_de_barragens.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_n._076.2025__limpeza_de_barragens.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Elias de Liberato, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal para limpeza das barragens municipais, das localidades Roça de Baixo, Caricó, Fortaleza, Pedra Branca, Cabeceira, Laranjo, Veredão Data Serra Branca e Veredão Data Veredão, bem como, as demais barragens situadas em outras localidades neste município.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Discussão e votação do Requerimento nº 081/2025 do vereador Elias de Liberato;</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>VEREADOR ELIAS DE LIBERATO, no uso de suas atribuições legais, vem, respeitosamente, perante Vossa Excelência, após ouvido o Plenário, requerer que seja expedido ofício ao Prefeito Municipal, solicitando a elaboração e o encaminhamento a esta Casa Legislativa de Projeto de Lei que verse sobre a municipalização do trânsito no Município de Paulistana – PI.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_n._085.2025__audiencia_publica_novo_cod._tributario.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_n._085.2025__audiencia_publica_novo_cod._tributario.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ELIAS DE LIBERATO, no uso de suas atribuições legais, vem, respeitosamente, perante Vossa Excelência, após ouvido o Plenário, requerer que seja realizada uma Audiência Pública destinada à apresentação do Projeto de Lei que dispõe sobre o novo Código Tributário do Município de Paulistana – PI.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>JACKSON SILVA DA ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_087.2025_solicitacao_de_quebra-mola_ver._jackson.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_087.2025_solicitacao_de_quebra-mola_ver._jackson.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Jackson de Benedito, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de_x000D_
 ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal, para instalação de um quebra- mola na Rua Areolino de Abreu, Bairro Sertanejo, em frente à Secretaria de Assistência Técnica e Defesa Agropecuária - SADA (antiga EMATER), na sede deste município.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_088.2025_reabertura_do_campus_da_uespi.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_088.2025_reabertura_do_campus_da_uespi.pdf</t>
   </si>
   <si>
     <t>A Vereadora Francineide Francisca de Sousa, representante do Partido dos Trabalhadores – PT, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado Requerimento Oficial, com a devida ATA da Sessão Legislativa, ao Excelentíssimo Senhor Governador do Estado do Piauí, e ao Magnífico Reitor da Universidade Estadual do Piauí – UESPI, solicitando a reabertura do Campus da UESPI no município de Paulistana – PI, com a retomada da oferta de cursos de Graduação, Licenciatura e Bacharelado.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_089.2025_quebra-molas_travessa_guanabara.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_089.2025_quebra-molas_travessa_guanabara.docx.pdf</t>
   </si>
   <si>
     <t>O VEREADOR, Zirlândio de Melo Silva, no uso de suas atribuições legais, vem abaixo assinado, mui respeitosamente perante Vossa Excelência, depois de_x000D_
 ouvido o Plenário, requerer que seja enviado ofício ao gestor municipal e o secretário de Obras para que sejam instalados três quebra-molas na Travessa Guanabara, Bairro Santo Antônio, nas proximidades do Varejão das Construções e do Mercadinho Araújo, na sede deste município.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_n._090.2025_ver._daniel_audiencia_publica_com_a_equatorial.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_n._090.2025_ver._daniel_audiencia_publica_com_a_equatorial.doc.pdf</t>
   </si>
   <si>
     <t>O VEREADOR DANIEL DE ALBERTO, no uso de suas atribuições legais, vem, respeitosamente, perante Vossa Excelência, após ouvido o Plenário, requerer a realização de Audiência Pública com os representantes da empresa Equatorial Energia, responsável pelo fornecimento de energia elétrica no Município de Paulistana-PI</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Requerimento nº 093/2025, dos vereadores deste Poder Legislativo, à concessionária Águas dos Piauí;</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_002.25.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_002.25.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve vem solicitar, depois de ouvido o Plenário desta Casa Legislativa que seja encaminhada ao Executivo Municipal, INDICAÇÃO no sentido de fazer a seguinte solicitação:</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Paulistana - PI</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_previne_brasil_-_com_alteracoes.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_previne_brasil_-_com_alteracoes.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 001/2025, do Poder Executivo, que "Dispõe sobre a revogação da Lei Municipal nº 193, de 09 de novembro de 2022, e da Lei Municipal nº 214, de 04 de dezembro de 2023, e institui no âmbito da Secretaria Municinal de Saúde de Paulistana-PI a forma de pagamento do Incentivo Variável do Componente de Qualidade no âmbito do Sistema Único de Saúde - SUS, conforme Portaria GM/MS nº 3.493, de 10 de abril de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_-_modifica_o_art._40_da_lei_133_2003_-_assinado_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_-_modifica_o_art._40_da_lei_133_2003_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 003/2025, do Poder Executivo, que "Dispõe sobre a alteração do artigo 40, caput, da Lei Municipal nº 133, е 27 de fevereiro de 2003";</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_-_modifica_o_art._147_xiii_da_lei_organica_municipal_-_assinado_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_-_modifica_o_art._147_xiii_da_lei_organica_municipal_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 004/2025, do Poder Executivo, que "Dispõe sobre a alteração do artigo 147, XIII, da Lei Orgânica Municipal de 17 de junho de 2008;</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_regulamentacao_da_remuneracao_do_gerente_e_assistente__administrativs_do_regime_prorpio_de_previdencia_-_assinado.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_regulamentacao_da_remuneracao_do_gerente_e_assistente__administrativs_do_regime_prorpio_de_previdencia_-_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2025 que "Dispõe sobre o pagamento de remuneração dos cargos de gerente e assistente administrativo e financeiro da Previdências e adota outras providências";</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2025, de autoria do vereador Daniel de Sousa Santos, que dispõe sobre "Regulamentação do uso de aparelhos eletrônicos portáteis pessoais por estudantes nas escolas de rede pública de ensino de Paulistana-PI, estabelecendo normas complementares à Lei Federal n° 15.100.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_da_pessoa_idosa_paulistana_cmdpi_e_fmdpi.docx.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_da_pessoa_idosa_paulistana_cmdpi_e_fmdpi.docx.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2025, de autoria do Poder Executivo, que "Dispõe sobre a Política Municipal da Pessoas Idosa, criação do Conselho Municipal dos Direitos da Pessoa Idosa, do Fundo Municipal da Pessoa Idosa e dá outras providências".</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_piso_magisterio.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 008/2025, de autoria do Poder Executivo, que "dispõe sobre a alteração do piso salarial dos profissionais do magistério público do Município de Paulistana do Piauí, na forma que especifica, e dá outras providências"</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_criacao_do_conselho_municipal_de_esporte_-_assinado.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_criacao_do_conselho_municipal_de_esporte_-_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 009/2025, do Poder Executivo, que "Dispõe sobre a criação do Conselho Municipal de Esportes, institui a Conferência Municipal de Esportes, cria o Fundo Municipal de Esportes do Município de Paulistana-PI, e dá outras providências".</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_criacao_do_conselho_municipal_de_turismo_e_o_fundo_de_turismo_-_assinado.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_criacao_do_conselho_municipal_de_turismo_e_o_fundo_de_turismo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 010/2025, do Poder Executivo, que "Dispõe sobre a criação do Conselho Municipal de Turismo - COMTUR e do Fundo Municipal de Turismo - FUMTUR, e dá outras providências".</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/424/projeto_de_lei_criacao_do_conselho_municipal_de_cultura_-assinado.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/424/projeto_de_lei_criacao_do_conselho_municipal_de_cultura_-assinado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 011/2025, do Poder Executivo, que "Dispõe sobre a criação do Conselho Municipal de Política Cultural de Paulistana, e do Fundo Municipal de Cultura, e dá outras providências".</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>Projeto de Lei nº 012/2025, do vereador Josenildo Jerneval Delmondes, que "Dispõe sobre a denominação de logradouro público no povoado Serra Vermelha, município de Paulistana - PI, e dá outras providências";</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>Projeto de Lei nº 013/2025, do Poder Executivo, que "Dispõe sobre a alteração do artigo 4º da Lei Municipal nº 099/2017, de 20 de março de 2017, que trata da composição paritária do Conselho Municipal de Meio Ambiente e dá outras providências;</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2025, do Poder Executivo, que "Dispõe sobre a criação do fundo municipal do meio ambiente (FMMA) e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2025, do Poder Executivo, que "Autoriza o Chefe do Poder Executivo a doar área de terra de 3.000m² (três mil) metros quadrados, Perímetro de 220,00m (duzentos e vinte) metros, medindo 60 metros de frente por 50 metros de frente a fundo, frente para o sul com a Avenida Raimundo Wall Ferraz, a Oeste com a Rua Tancredo Neves, ao Leste com Terreno do Município de Paulistana e aos fundos com a Rua Projetada, Bairro Exposição, PaulistanaPI, para a finalidade que indica e dá outras providências.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/455/projeito_de_lei_-_ppa_2026_a_2029.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/455/projeito_de_lei_-_ppa_2026_a_2029.pdf</t>
   </si>
   <si>
     <t>Projeto de lei nº 016/2025, do Poder Executivo, que "Dispõe sobre o Plano Plurianual – PPA do período de 2026 a 2029, do Município de Paulistana, Estado do Piauí, e dá outras providências";</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/444/pl_-_projeto_energia_solar.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/444/pl_-_projeto_energia_solar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 017/2025, do Poder Executivo, que “Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_-_ldo_2025.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentaria-LDO para a elaboração e execução da Lei Orçamentária Anual – LOA para o exercício financeiro de 2026 e elaboração do Plano Plurianual do período 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Projeto de lei nº 019/2025, do Poder Executivo, que "Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do município de Paulistana-PI e dá outras providências";</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_-_precatorio_do_fundef_1998_a_2006_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_-_precatorio_do_fundef_1998_a_2006_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2025, do Poder Executivo, que "Autoriza o Poder Executivo Municipal a realizar o pagamento dos valores oriundos do Fundo de Manutenção e Desenvolvimento do Ensino Fundamental e de Valorização do Magistério (FUNDEF) e dá outras providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_mais_educacao_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_mais_educacao_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 021/2025, do Poder Executivo, que "Dispõе sobre a criação do Programa Mais Educação na Escola, no âmbito da Secretaria Municipal de Paulistana-PI e dá outras providências."</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_-_doacao_de_terreno_a_casa_de_zadoque.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_-_doacao_de_terreno_a_casa_de_zadoque.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 022/2025, do Poder Executivo, que “Autoriza o Chefe do Poder Executivo a doar área de terra de 480 m² (quatrocentos e oitenta metros_x000D_
 quadrados), medindo 15 metros de frente por 32 metros de profundidade em ambos os lados, limitando-se à direita com terreno de Djalma José da Silva Filho, à esquerda com terrenos de Marizete Elisa Santana, Manoel Martins e Maria de Lourdes Cavalcante Martins, e aos fundos com o terreno de Luciane Katrine Teixeira da Luz e José Barbosa Leal Filho, localizado à Direita da Rua Joaquim Macedo, s/n, no Bairro Lagoa, para a finalidade que indica e dá outras providências.”;</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_-_codigo_de_postura_do_municipio.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_-_codigo_de_postura_do_municipio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 023/2025, do Poder Executivo, que “Institui o Código de Posturas do Município de Paulistana e dá outras providências";</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Projeto de Lei n° 024/2025, do Poder Executivo, que “Dispõe sobre a concessão de gratificação para Diretores, Coordenadores e Secretários Escolares da rede pública municipal de ensino de Paulistana/PI, e dá outras providências. ";</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>Projeto de Lei nº 025/2025, do Poder Executivo, que “Dispõe sobre a concessão da ajuda de custo aos servidores públicos municipais vinculados à Secretaria Municipal de Educação que exercem suas atividades na zona rural do Município de Paulistana/PI e dá outras providências"</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>Projeto de Lei nº 026/2025, do Poder Executivo, que "Dispõe sobre a reestruturação da remuneração dos cargos de Motorista vinculados à Secretaria Municipal de Educação do Município de Paulistana/PI, com incorporação de gratificação ao vencimento base, e dá outras providências"</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>JOSÉ HÉLIO DE SOUSA, NILDO MOTOS</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_n._027.2025_denominacao_de_logradouro_praca_maria_francinete_.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_n._027.2025_denominacao_de_logradouro_praca_maria_francinete_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO NO POVOADO SERRA VERMELHA, MUNICÍPIO DE PAULISTANA – PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>JOSÉ HÉLIO DE SOUSA, DANIEL DE SOUSA SANTOS, NILDO MOTOS</t>
   </si>
   <si>
     <t>Primeira discussão e primeira votação do Projeto de Lei nº 028/2025, dos vereadores Hélio Sousa, Nildo Motos e Daniel de Alberto, que "Dispõe sobre a denominação de logradouro público no povoado Serra Vermelha, município de Paulistana-PI e dá outras providências".</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>Projeto de Lei nº 029/2025, do gestor municipal, que “Institui a Loteria Municipal no âmbito do Município de Paulistana-PI, e dá outras providências”</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>Projeto de Lei nº 030/2025, do gestor municipal, que “Dispõe sobre a instituição do Fundo Municipal de Educação de Paulistana/PI, sua organização, fontes de recursos e dá outras providências”;</t>
   </si>
@@ -1289,186 +1289,186 @@
   <si>
     <t>Projeto de Lei nº 044/2025, do Poder Executivo, que " Dispõe sobre a concessão de abono salarial aos profissionais do magistério da educação básica da rede pública municipal de Paulistana-PI, com recursos provenientes do FUNDEB е dá outras providências."</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>Projeto de Lei nº 045/2025, do Poder Executivo, que " Autoriza o Chefe do Poder Executivo Municipal a proceder o aumento do percentual limite para abertura de Crédito Adicional Suplementar no orçamento geral do município".</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Primeira discussão e primeira votação do Projeto de Lei Complementar n° 001/2025 que "Dispõe sobre o Código Tributário do Município de Paulistana e dá outras providências;</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_complementar_-_codigo_tributario_municipal_-_atualizado_-_assinado_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_complementar_-_codigo_tributario_municipal_-_atualizado_-_assinado_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 002/2025, do Poder Executivo, que “Dispõe sobre o Código Tributário Municipal de Paulistana, e dá outras providências";</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>EMT</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2025, do vereador Daniel de Alberto, ao projeto de lei nº 003/2025, do Poder Executivo, que "Dispõe sobre a alteração_x000D_
 do artigo 40, caput, da Lei Municipal nº 133, e 27 de fevereiro de 2003"</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>Discussão e votação da Emenda Aditiva n° 001/2025 ao projeto de lei nº 023/2025 que “Institui o Código de Posturas do Município de Paulistana e dá outras providências"</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>Discussão e votação da Emenda Modificativa nº 001/2025 ao projeto de lei nº 026/2025, do Poder Executivo, que "Dispõe sobre a reestruturação da_x000D_
 remuneração dos cargos de Motorista vinculados à Secretaria Municipal de Educação do Município de Paulistana/PI, com incorporação de gratificação aо_x000D_
 vencimento base, e dá outras providências".</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Oficio</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_004.2025.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_004.2025.docx</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Senador da República_x000D_
 MARCELO COSTA E CASTRO_x000D_
 Senado Federal Brasília – DF_x000D_
 Assunto: Solicitação de Reforma da PI-456</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Resolução nº 003/2025, de autoria do vereador Daniel de Sousa Santos, que "Dispõe sobre a obrigatoriedade da realização anual de sessão solene em comemoração ao aniversário de emancipação política do município de Paulistana-PI".</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>PDD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_decreto_legis._001.2025.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_decreto_legis._001.2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 001/2025, do vereador Nildo Motos, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências"</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_decreto_legislativo_002.2025.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_decreto_legislativo_002.2025.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Projeto de Decreto Legislativo nº 002/2025, do vereador Valdeci Arrais, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências"</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_decreto_legislativo_003.2025.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_decreto_legislativo_003.2025.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Projeto de Decreto Legislativo nº 003/2025, da vereadora Neide de Zé de Dodô, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências"</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_decreto_004.25.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_decreto_004.25.pdf</t>
   </si>
   <si>
     <t>Discussão e votação do Projeto de Decreto Legislativo nº 004/2025, da vereadora Neide de Zé de Dodô, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências"</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legis._005.2025_francisco_fernando_silveira_ver._nildo.doc_1.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legis._005.2025_francisco_fernando_silveira_ver._nildo.doc_1.pdf</t>
   </si>
   <si>
     <t>Josenildo Jerneval Delmondes e os demais Vereadores, no uso de suas atribuições legais, vêm abaixo-assinados, propor o presente Decreto Legislativo_x000D_
 concedendo o Título de Cidadão Honorífico do Município de Paulistana ao Sr. FRANCISCO FERNANDO SILVEIRA, pelos relevantes serviços prestados à sociedade do nosso município, conforme preceitua o Artigo 41, XV, da Lei Orgânica Municipal de Paulistana.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_legis._006.2025_pedro_ivo_ver._mayram.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_legis._006.2025_pedro_ivo_ver._mayram.doc.pdf</t>
   </si>
   <si>
     <t>Mayram Sebastiana de Alencar Aquino e os demais Vereadores, no uso de suas atribuições legais, vêm abaixo-assinados, propor o presente Decreto_x000D_
 Legislativo concedendo o Título de Cidadão Honorífico do Município de Paulistana ao Sr. PEDRO IVO FERREIRA MONTEIRO, pelos relevantes serviços prestados à sociedade do nosso município, conforme preceitua o Artigo 41, XV, da Lei Orgânica Municipal de Paulistana.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legis._007.2025_maria_edileusa_ver._mayram.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legis._007.2025_maria_edileusa_ver._mayram.doc.pdf</t>
   </si>
   <si>
     <t>Mayram Sebastiana de Alencar Aquino e os demais Vereadores, no uso de suas atribuições legais, vêm abaixo-assinados, propor o presente Decreto_x000D_
 Legislativo concedendo o Título de Cidadã Honorífica do Município de Paulistana à Sra. MARIA EDILEUSA DE CARVALHO, pelos relevantes serviços prestados à sociedade do nosso município, conforme preceitua o Artigo 41, XV, da Lei Orgânica Municipal de Paulistana.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legis._008.2025_erivania_ver._mayram.doc.pdf</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legis._008.2025_erivania_ver._mayram.doc.pdf</t>
   </si>
   <si>
     <t>Mayram Sebastiana de Alencar Aquino e os demais Vereadores, no uso de suas atribuições legais, vêm abaixo-assinados, propor o presente Decreto Legislativo concedendo o Título de Cidadã Honorífica do Município de Paulistana à Sra. ERIVÂNIA ALVES COELHO, pelos relevantes serviços prestados à sociedade do nosso município, conforme preceitua o Artigo 41, XV, da Lei Orgânica Municipal de Paulistana.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>Discussão e votação do Projeto de Decreto Legislativo nº 009/2025, do vereador Elias de Liberato, que “Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências”;</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>Discussão e votação do Projeto de Decreto Legislativo n° 010/2025, do vereador Hélio Sousa, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências”</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 011/2025, do vereador Hélio Sousa, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências"</t>
   </si>
   <si>
     <t>531</t>
   </si>
@@ -1505,51 +1505,51 @@
   <si>
     <t>Discussão e votação do Projeto de Decreto Legislativo nº 017/2025, do vereador Zirlândio de Melo Silva, que “Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências";</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Discussão e votação do Projeto de Decreto Legislativo nº 018/2025, do vereador Fernando de Chico do Gado, que "Dispõe sobre a concessão de Título de Cidadão Paulistanense e dá outras providências";</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>PDR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Discussão e Votação do Projeto de Resolução nº 001/2025, que dispõe sobre o Calendário de funcionamento das Reuniões Ordinárias deste Poder Legislativo para o ano de 2025.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/377/resolucao_002.2025_1.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/377/resolucao_002.2025_1.docx</t>
   </si>
   <si>
     <t>Institui o Código de Ética e Decoro Parlamentar do Poder Legislativo Municipal de Paulistana, Estado da Piauí, e dá outras providências._x000D_
 _x000D_
 A MESA DIRETORA DA CÂMARA MUNICIPAL DE VEREADORES DE_x000D_
 PAULISTANA, Estado do Piauí, no uso das suas atribuições legais e constitucionais, faz saber que o Plenário do Poder Legislativo Municipal aprovou e fica promulgada, para os devidos fins, a seguinte RESOLUÇÃO:</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2025, de autoria do vereador Daniel de Sousa Santos, que "Dispõe sobre a obrigatoriedade da realização anual de sessão solene em comemoração ao aniversário de emancipação política do município de Paulistana-PI"</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>PCOF</t>
   </si>
   <si>
     <t>Parecer da COF</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
@@ -1604,73 +1604,73 @@
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento e Finanças ao Projeto de Lei nº 024/2025;</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento e Finanças ao Projeto de Lei nº 025/2025;</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento e Finanças ao Projeto de Lei nº 026/2025;</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento e Finanças nº 015/2025 ao Projeto de Lei Complementar n° 001/2025 que "Dispõe sobre o Código Tributário do Município de Paulistana e dá outras providências;</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/525/parecer_cof_incentivo.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/525/parecer_cof_incentivo.docx</t>
   </si>
   <si>
     <t>Parecer da Comissão de Orçamento e Finanças ao Projeto de Lei nº 029/2025, do gestor municipal, que “Institui a Loteria Municipal no âmbito do_x000D_
 Município de Paulistana-PI, e dá outras providências”;</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento Finanças ao Projeto de Lei nº 039/2025, do Poder Executivo, que "Dispõe sobre a alteração da Lei Municipal de nº 229/2025, de 19 de março de 2025, em seus dispositivos, para incluir o pagamento do Incentivo Financeiro Variável do Componente de Qualidade por Produção, no âmbito do Sistema Único de Saúde - SUS, para profissionais da Equipe Multiprofissional (eMULTI), conforme Portaria GM/MS _nº 3.493, de 10 de abril de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento Finanças ao Projeto de Lei nº 040/2025;</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_cof_pl_041.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_cof_pl_041.docx</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento Finanças ao Projeto de Lei n° 041/2025;</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento e Finanças ao Projeto de Lei nº 042/2025, do Poder Executivo, que "Abre no orçamento vigente crédito adicional especial e dá outras providências";</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei nº 045/2025, do Poder Executivo, que "_x000D_
 Autoriza o Chefe do Poder Executivo Municipal a proceder o aumento do percentual limite para abertura de Crédito Adicional Suplementar no orçamento geral do município";</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Orçamento e Finanças ao Projeto de Lei nº 036/2025;</t>
   </si>
   <si>
     <t>572</t>
@@ -1816,116 +1816,116 @@
   <si>
     <t>Discussão e votação do parecer da Comissão de Constituição, Justiçа e Redação Final ao Projeto de Lei nº 037/2025, do Poder Executivo, que "Dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor SMDC - institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor – PROCON, o Conselho Municipal de Proteção e Defesa do Consumidor – CONDECON, o Fundo Municipal de Proteção e Defesa do Consumidor – FMPDC e autoriza o Chefe do Poder Executivo Municipal a firmar acordo de cooperação técnica com o Ministério Público do Estado do Piauí, através do PROCON – MPPI, e dá outras providências. ";</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Constituição, Justiça Redação Final ao Projeto de Lei nº 038/2025, do Poder Executivo, que "Dispõe sobre a implementação do Sistema do Prontuário Eletrônico (PEP) do SUS na Atenção Primária à Saúde (e- SUS APS) na rede pública de saúde do município de Paulistana-PI.";</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Constituição, Justiça Redação Final ao Projeto de Lei n 039/2025, do Poder Executivo, que "Dispõe sobre a alteração da Lei Municipal de nº 229/2025, de 19 de março de 2025, em seus dispositivos, para incluir o pagamento do Incentivo Financeiro Variável do Componente de Qualidade por Produção, no âmbito do Sistema Único de Saúde - SUS, para profissionais da Equipe Multiprofissional (eMULTI), conforme Portaria GM/MS n° 3.493, de 10 de abril de 2024 e dá outras providências.";</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei nº 036/2025, do Poder Executivo, que "Estima a receita e fixa a despesa do município de Paulistana, Estado do Piauí, para o Exercício Financeiro de 2026 e dá outras providências. "</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_ccj_pl_040.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_ccj_pl_040.docx</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei nº 040/2025, do gestor municipal, que "Abre no orçamento vigente crédito adicional especial e dá outras providências";</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/557/parecer_ccj_pl_041.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/557/parecer_ccj_pl_041.docx</t>
   </si>
   <si>
     <t>Discussãoe votação do parecer da Comissão de Constituição, Justiça Redação Final ao Projeto de Lei nº 041/2025, do gestor municipal, que “Altera à Lei Municipal nº 245/2025, de 09 de junho de 2025, que "Dispõe sobre o Plano Plurianual – PPA do período de 2026 a 2029 do Município de Paulistana – PI”, para instituir a Agenda Transversal pelos Direitos de Crianças e Adolescentes e dá outras providências "</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei nº 042/2025, do Poder Executivo, que "Abre no orçamento vigente crédito adicional especial e dá outras providências"</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação Final ao Projeto de Lei nº 044/2025, do Poder Executivo, que " Dispõe sobre a concessão de abono salarial aos profissionais do magistério da educação básica da rede pública municipal de Paulistana-PI, com recursos provenientes do FUNDEB e dá outras providências.";</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>ESA</t>
   </si>
   <si>
     <t>Parecer da Comissão Educação, Sáude e Assistência</t>
   </si>
   <si>
     <t>Discussão e votação do parecer nº 001/2025 da Comissão de Educação, saúde e Assistência ao projeto de lei n 021/2025, do Poder Executivo, que “Dispõe sobre a criação do Programa Mais Educação na Escola, no âmbito da Secretaria Municipal de Educação de Paulistana-PI e dá outras providências".</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Educação, Saúde e Assistência ao Projeto de Lei nº 038/2025, do Poder Executivo, que "Dispõe_x000D_
 sobre a implementação do Sistema do Prontuário Eletrônico (PEP) do SUS na Atenção Primária à Saúde (e- SUS APS) na rede pública de saúde do município de Paulistana-PI.";</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>Discussão e votação do parecer de Educação, Saúde e Assistência ao Projeto de Lei nº 039/2025, do Poder Executivo, que "Dispõe sobre a alteração_x000D_
 da Lei Municipal de nº 229/2025, de 19 de março de 2025, em seus dispositivos, para incluir o pagamento do Incentivo Financeiro Variável do Componente de Qualidade por Produção, no âmbito do Sistema Único de Saúde - SUS, para profissionais da Equipe Multiprofissional (eMULTI), conforme Portaria GM/MS n° 3.493, de 10 de abril de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/560/parecer_cesa_pl_040.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/560/parecer_cesa_pl_040.docx</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Educação, Saúde e Assistência ao Projeto de Lei nº 040/2025</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/561/parecer_cesa_pl_041.docx</t>
+    <t>http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/561/parecer_cesa_pl_041.docx</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Educação, Saúde e Assistência ao Projeto de Lei nº 041/2025</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Educação, Saúde е Assistência, ao Projeto de Lei nº 036/2025;</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>Discussão e votação do parecer da Comissão de Educação, Saúde e Assistência, ao Projeto de Lei nº 044/2025;</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificada</t>
   </si>
@@ -2256,68 +2256,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/395/requerimento_n._008.2025__conclusao_de_iluminacao_publica_e_asfalto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_n._009.2025__convocacao_do_controlador_interno_e_outros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/397/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_n._012.2025_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_n._013.2025__alocacao_de_placas_e_de_faixas_de_sinalizacao_na_sede_do__municipio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_014.2025_criacao_do_calendario_esportivo_anual.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_015.2025_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_016.2025_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_017.2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_n._018.2025_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_019.2025_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_020.2025_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_021.2025_instalacao_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_n._022.2025_ampliacao_e_reparo_do_sistema_de_encanacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_023.2025_construcao_de_pontos_de_espera_nas_rotas_escolares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_024.2025_quebra-molas_e_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_025.2025_quebra-molas_e_sinalizacao_av._zequinha_do_o.docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_n._026.2025_ver._daniel_doacao_de_trator_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_n._027.2025_ver._daniel_limpeza_da_barragem_do_tanque_novo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_n._029.2025_ver._daniel_reforma_e_ampliacao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_-_daniel.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/439/requerimento_n._032.2025__recuperacao_de_estradas_vicinais.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/440/requerimento_n._033.2025_construcao_de_praca_com_academia_e_quiosques.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_n._034.2025_reforma_da_quadra_poliesportiva_do_bairro_alto_vistoso.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/442/requerimento_n._035.2025_reforma_ampliacao_e_construcao_da_cobertura_da_quadra_poliesportiva_do_itaizi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/443/requerimento_036.2025_solicitacao_de_sessao_solene.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_037.2025_recuperacao_da_pi_que_liga_paulsitana_ao_pov._serra_vermelha.docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_n._038.2025_contratacao_de_carros_pipa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_039.2025_rampas_de_acesso_nas_pracas_da_igreja_matriz_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_n._040.2025_ver._daniel_conclusao_de_calcamentos.doc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_041.2025_reforma_do_terminal_rodoviario.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_n._042.2025__substituicao_das_arvores_das_pracas_por_arvores_nativas_ou_frutiferas.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_n._043.2025_ver._daniel_mocao_de_aplausos.doc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_n._044.2025_mocao_de_aplausos_atletas_de_judo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_045.2025_conclusao_da_praca_de_serra_vermelha_ver._nildo_e_ver._helio.docx.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_n._046.2025_ver._daniel_iluminacao_do_cemiterio_do_carico.doc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_n._047.2025_audiencia_publica_holding_aegea_abastecimento_de_agua.doc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_n._048.2025__dessalinizador_sao_martins_e_maria_preta.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_049.2025_complemento_da_encanacao_de_agua_da_localidade_humaita.docx.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_050.2025_sinalizacao_das_localidades_da_zona_rural.docx.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_n._051.2025_recuperacao_da_barragem_do_chupeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_n._052.2025_construcao_de_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_n._053.2025_construcao_de_passagem_molhada_do_rio_caninde.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_n._055.2025_conclusao_do_saneamento_basico.doc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_n_059.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_n_060.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_n_061.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_n._070.2025__solicitacao_de_concurso_publico_ver._elias.docx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_plano_de_carreira_elias.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_n._076.2025__limpeza_de_barragens.docx.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_n._085.2025__audiencia_publica_novo_cod._tributario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_087.2025_solicitacao_de_quebra-mola_ver._jackson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_088.2025_reabertura_do_campus_da_uespi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_089.2025_quebra-molas_travessa_guanabara.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_n._090.2025_ver._daniel_audiencia_publica_com_a_equatorial.doc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_002.25.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_previne_brasil_-_com_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_-_modifica_o_art._40_da_lei_133_2003_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_-_modifica_o_art._147_xiii_da_lei_organica_municipal_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_regulamentacao_da_remuneracao_do_gerente_e_assistente__administrativs_do_regime_prorpio_de_previdencia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_da_pessoa_idosa_paulistana_cmdpi_e_fmdpi.docx.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_criacao_do_conselho_municipal_de_esporte_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_criacao_do_conselho_municipal_de_turismo_e_o_fundo_de_turismo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/424/projeto_de_lei_criacao_do_conselho_municipal_de_cultura_-assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/455/projeito_de_lei_-_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/444/pl_-_projeto_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_-_precatorio_do_fundef_1998_a_2006_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_mais_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_-_doacao_de_terreno_a_casa_de_zadoque.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_-_codigo_de_postura_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_n._027.2025_denominacao_de_logradouro_praca_maria_francinete_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_complementar_-_codigo_tributario_municipal_-_atualizado_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_004.2025.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_decreto_legis._001.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_decreto_legislativo_002.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_decreto_legislativo_003.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_decreto_004.25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legis._005.2025_francisco_fernando_silveira_ver._nildo.doc_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_legis._006.2025_pedro_ivo_ver._mayram.doc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legis._007.2025_maria_edileusa_ver._mayram.doc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legis._008.2025_erivania_ver._mayram.doc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/377/resolucao_002.2025_1.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/525/parecer_cof_incentivo.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_cof_pl_041.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_ccj_pl_040.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/557/parecer_ccj_pl_041.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/560/parecer_cesa_pl_040.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/561/parecer_cesa_pl_041.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/395/requerimento_n._008.2025__conclusao_de_iluminacao_publica_e_asfalto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_n._009.2025__convocacao_do_controlador_interno_e_outros.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/397/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/398/requerimento_n._010.2025_e_n._011.2025_ver._valdeci_arrais.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/404/requerimento_n._012.2025_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_n._013.2025__alocacao_de_placas_e_de_faixas_de_sinalizacao_na_sede_do__municipio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/406/requerimento_014.2025_criacao_do_calendario_esportivo_anual.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_015.2025_perfuracao_de_pocos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_016.2025_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_017.2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_n._018.2025_terraplanagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/415/requerimento_019.2025_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/416/requerimento_020.2025_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/417/requerimento_021.2025_instalacao_de_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/418/requerimento_n._022.2025_ampliacao_e_reparo_do_sistema_de_encanacao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/419/requerimento_023.2025_construcao_de_pontos_de_espera_nas_rotas_escolares.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/420/requerimento_024.2025_quebra-molas_e_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_025.2025_quebra-molas_e_sinalizacao_av._zequinha_do_o.docx.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/425/requerimento_n._026.2025_ver._daniel_doacao_de_trator_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/426/requerimento_n._027.2025_ver._daniel_limpeza_da_barragem_do_tanque_novo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_n._029.2025_ver._daniel_reforma_e_ampliacao_de_ubs.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/432/requerimento_-_daniel.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/439/requerimento_n._032.2025__recuperacao_de_estradas_vicinais.docx.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/440/requerimento_n._033.2025_construcao_de_praca_com_academia_e_quiosques.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/441/requerimento_n._034.2025_reforma_da_quadra_poliesportiva_do_bairro_alto_vistoso.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/442/requerimento_n._035.2025_reforma_ampliacao_e_construcao_da_cobertura_da_quadra_poliesportiva_do_itaizi.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/443/requerimento_036.2025_solicitacao_de_sessao_solene.docx.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_037.2025_recuperacao_da_pi_que_liga_paulsitana_ao_pov._serra_vermelha.docx.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_n._038.2025_contratacao_de_carros_pipa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/449/requerimento_039.2025_rampas_de_acesso_nas_pracas_da_igreja_matriz_.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/450/requerimento_n._040.2025_ver._daniel_conclusao_de_calcamentos.doc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/451/requerimento_041.2025_reforma_do_terminal_rodoviario.docx.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/452/requerimento_n._042.2025__substituicao_das_arvores_das_pracas_por_arvores_nativas_ou_frutiferas.docx.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/463/requerimento_n._043.2025_ver._daniel_mocao_de_aplausos.doc.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/465/requerimento_n._044.2025_mocao_de_aplausos_atletas_de_judo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/466/requerimento_045.2025_conclusao_da_praca_de_serra_vermelha_ver._nildo_e_ver._helio.docx.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/467/requerimento_n._046.2025_ver._daniel_iluminacao_do_cemiterio_do_carico.doc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/468/requerimento_n._047.2025_audiencia_publica_holding_aegea_abastecimento_de_agua.doc.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/472/requerimento_n._048.2025__dessalinizador_sao_martins_e_maria_preta.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/473/requerimento_049.2025_complemento_da_encanacao_de_agua_da_localidade_humaita.docx.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/474/requerimento_050.2025_sinalizacao_das_localidades_da_zona_rural.docx.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/475/requerimento_n._051.2025_recuperacao_da_barragem_do_chupeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/476/requerimento_n._052.2025_construcao_de_passagem_molhada.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/477/requerimento_n._053.2025_construcao_de_passagem_molhada_do_rio_caninde.docx.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/479/requerimento_n._055.2025_conclusao_do_saneamento_basico.doc.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/501/requerimento_n_059.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/502/requerimento_n_060.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/503/requerimento_n_061.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/510/requerimento_n._070.2025__solicitacao_de_concurso_publico_ver._elias.docx.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/516/requerimento_plano_de_carreira_elias.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/528/requerimento_n._076.2025__limpeza_de_barragens.docx.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/542/requerimento_n._085.2025__audiencia_publica_novo_cod._tributario.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/547/requerimento_087.2025_solicitacao_de_quebra-mola_ver._jackson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/550/requerimento_088.2025_reabertura_do_campus_da_uespi.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/551/requerimento_089.2025_quebra-molas_travessa_guanabara.docx.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/552/requerimento_n._090.2025_ver._daniel_audiencia_publica_com_a_equatorial.doc.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_002.25.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/393/projeto_de_lei_previne_brasil_-_com_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/409/projeto_de_lei_-_modifica_o_art._40_da_lei_133_2003_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/394/projeto_de_lei_-_modifica_o_art._147_xiii_da_lei_organica_municipal_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/410/projeto_de_lei_-_regulamentacao_da_remuneracao_do_gerente_e_assistente__administrativs_do_regime_prorpio_de_previdencia_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/411/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_da_pessoa_idosa_paulistana_cmdpi_e_fmdpi.docx.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/399/projeto_de_lei_-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_criacao_do_conselho_municipal_de_esporte_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_criacao_do_conselho_municipal_de_turismo_e_o_fundo_de_turismo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/424/projeto_de_lei_criacao_do_conselho_municipal_de_cultura_-assinado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/455/projeito_de_lei_-_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/444/pl_-_projeto_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/484/projeto_de_lei_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/456/projeto_de_lei_-_precatorio_do_fundef_1998_a_2006_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/457/projeto_de_lei_mais_educacao_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/469/projeto_de_lei_-_doacao_de_terreno_a_casa_de_zadoque.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/470/projeto_de_lei_-_codigo_de_postura_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/499/projeto_de_lei_n._027.2025_denominacao_de_logradouro_praca_maria_francinete_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/546/projeto_de_lei_complementar_-_codigo_tributario_municipal_-_atualizado_-_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/379/oficio_004.2025.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/500/projeto_de_decreto_legis._001.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/504/projeto_de_decreto_legislativo_002.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/505/projeto_de_decreto_legislativo_003.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/507/projeto_de_decreto_004.25.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/511/projeto_de_decreto_legis._005.2025_francisco_fernando_silveira_ver._nildo.doc_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/512/projeto_de_decreto_legis._006.2025_pedro_ivo_ver._mayram.doc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/513/projeto_de_decreto_legis._007.2025_maria_edileusa_ver._mayram.doc.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/514/projeto_de_decreto_legis._008.2025_erivania_ver._mayram.doc.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/377/resolucao_002.2025_1.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/525/parecer_cof_incentivo.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/559/parecer_cof_pl_041.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/556/parecer_ccj_pl_040.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/557/parecer_ccj_pl_041.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/560/parecer_cesa_pl_040.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/sapl/public/materialegislativa/2025/561/parecer_cesa_pl_041.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.paulistana.pi.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H203"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="237.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="203.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="202.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>